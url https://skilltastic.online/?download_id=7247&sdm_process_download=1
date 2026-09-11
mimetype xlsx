--- v0 (2026-07-22)
+++ v1 (2026-09-11)
@@ -1,116 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/524e5d329b51bcc7/02 COURSES/03 InstantPROJECT/000 EXCEL-Vorlagen/Course resources V1.3 2025-12b/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/524e5d329b51bcc7/02 CONTENT/03 InstantPROJECT/000 EXCEL-Vorlagen/HVCO resource V1.7 2026-08-29/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2063" documentId="13_ncr:1_{61A9CFDF-B807-4B1D-A38B-A08C438DD2C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A5332739-0A79-4F71-AFE4-C4374B6AA396}"/>
+  <xr:revisionPtr revIDLastSave="2150" documentId="13_ncr:1_{61A9CFDF-B807-4B1D-A38B-A08C438DD2C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D7D4235D-2100-4BEE-97C0-77616217A8BE}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" tabRatio="760" xr2:uid="{183CB5F4-E477-40A3-B60D-B9884E41E904}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="19396" windowHeight="11475" tabRatio="760" xr2:uid="{183CB5F4-E477-40A3-B60D-B9884E41E904}"/>
   </bookViews>
   <sheets>
-    <sheet name="✅ 1-Steckbrief" sheetId="8" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="🔒 7-LOP" sheetId="54" r:id="rId7"/>
+    <sheet name="✅ 1-Steckbrief" sheetId="56" r:id="rId1"/>
+    <sheet name="Beispiel" sheetId="8" r:id="rId2"/>
+    <sheet name="🔒 2-Aufgaben" sheetId="50" r:id="rId3"/>
+    <sheet name="🔒 3-Ablauf" sheetId="46" r:id="rId4"/>
+    <sheet name="🔒 4-Stakeholder" sheetId="51" r:id="rId5"/>
+    <sheet name="🔒 5-Risiken" sheetId="52" r:id="rId6"/>
+    <sheet name="🔒 6-Status" sheetId="53" r:id="rId7"/>
+    <sheet name="🔒 7-LOP" sheetId="54" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'✅ 1-Steckbrief'!$A$2:$C$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'🔒 2-Aufgaben'!#REF!</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'🔒 7-LOP'!#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Beispiel!$A$2:$C$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'🔒 2-Aufgaben'!#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'🔒 3-Ablauf'!#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'🔒 4-Stakeholder'!#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'🔒 5-Risiken'!#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'🔒 6-Status'!#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'🔒 7-LOP'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'✅ 1-Steckbrief'!$A$1:$C$40</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Beispiel!$A$1:$C$40</definedName>
     <definedName name="ProjektName">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191028" iterateCount="1" iterateDelta="1E-4"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="58">
   <si>
     <t>Ziele</t>
   </si>
   <si>
     <t>Ausschlüsse</t>
   </si>
   <si>
     <t>Erfolgs-Kriterium</t>
   </si>
   <si>
     <t>Massnahme</t>
   </si>
   <si>
     <t>Termine / Eckdaten</t>
   </si>
   <si>
     <t xml:space="preserve"> Kosten</t>
   </si>
   <si>
     <t xml:space="preserve"> Beteiligt</t>
   </si>
   <si>
     <t>Weitere Informationen</t>
   </si>
   <si>
@@ -230,294 +234,73 @@
       <t xml:space="preserve">🔍 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
       </rPr>
       <t>Passt diese Methode zu deinem Projekt?</t>
     </r>
   </si>
   <si>
     <t>🔍 Ist diese Vorlage für dein Projekt geeignet?</t>
   </si>
   <si>
     <t>WO PROJEKTE HIER OFT FALSCH ABBIEGEN:</t>
   </si>
   <si>
     <t>Ein Ablaufplan ist mehr als eine zeitliche Darstellung von Aufgaben.
 An dieser Stelle wird festgelegt, was wann passieren muss – und
 was voneinander abhängt.</t>
   </si>
   <si>
-    <r>
-[...144 lines deleted...]
-  <si>
     <t>Risiken sind selten das Offensichtliche.
 An dieser Stelle geht es um die richtigen Annahmen über das, was dein Projekt gefährden kann - und was du dagegen tun musst.</t>
-  </si>
-[...25 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">Ohne eine gute Struktur verlierst du schnell den Überblick. Welche Themen sind aktuell in Bearbeitung? Wo ist Klärung notwendig? 
 Was blockiert gerade den Fortschritt? </t>
   </si>
   <si>
     <t>📋 STAKEHOLDER</t>
   </si>
   <si>
     <t xml:space="preserve">Steckbrief </t>
   </si>
   <si>
     <t xml:space="preserve"> Projekt: &lt;name&gt;   </t>
   </si>
   <si>
     <t>📋 RISIKEN</t>
   </si>
   <si>
     <t xml:space="preserve">Die Aufgabenliste ist mehr als eine Sammlung von Todos.
 An dieser Stelle werden Annahmen getroffen, die später nur mit viel 
 Extra-Aufwand zu korrigieren sind. </t>
-  </si>
-[...46 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t xml:space="preserve">Stand vom: </t>
   </si>
   <si>
     <t>➜ Schnelltest starten:</t>
   </si>
   <si>
     <t>https://skilltastic.online/check/</t>
   </si>
   <si>
     <t xml:space="preserve">🔓 Diese Vorlage + 5 weitere </t>
   </si>
   <si>
     <t xml:space="preserve">Der Schnelltest zeigt dir in 2 Minuten, ob du hier sinnvoll weitermachen solltest. </t>
   </si>
   <si>
     <t>➜ Freischalten ohne Abo:</t>
   </si>
   <si>
     <t>https://skilltastic.online/projektmanagement-bestellung/</t>
@@ -544,50 +327,253 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Viele stolpern hier über Fragen wie:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •  Was ist wirklich eine Aufgabe – und was nur ein Wunsch?
 •  Welche Aufgaben sind voneinander abhängig?
 •  Woran erkenne ich, ob der Plan realistisch ist?
 Genau diese Entscheidungen gehen wir im Komplettpaket
 Schritt für Schritt gemeinsam durch.
 👉 Vorlagen + Praxiskurs + Supportforum 
 Also alles was ein du zum sicheren Projektstart brauchst.</t>
     </r>
   </si>
   <si>
     <t>v</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Aptos Display"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">🤖  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Display"/>
+        <family val="2"/>
+      </rPr>
+      <t>KI Assistent hilft beim Ausfüllen:</t>
+    </r>
+  </si>
+  <si>
+    <t>https://chatgpt.com/g/g-695389a8d35881919b87afc57b2c739d-skilltastic-projekt-kickstart-starter-edition</t>
+  </si>
+  <si>
+    <t>Kopiere diesen Link in deinen Browser
+(kostenloser ChatGPT Zugang benötigt)</t>
+  </si>
+  <si>
+    <t>- 30. Juli, 1 Tag, CAC Center
+- Einladungen bis Ende März verschicken
+- Programm 4 Wochen vor Termin
+- Nachbereitung innerhalb 4 Wochen</t>
+  </si>
+  <si>
+    <t>- Sales (Einladungen, Kundenbetreuung)
+- Marketing und Produktmanagement (Inhalte)
+- Entwicklung (Produkt-Demos) 
+- TopWeb Media (externe Marketing Agentur)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Location und Termin sind bereits festgelegt, muss nicht geplant werden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Location, Catering, Abendevent ~10.000 €
+Event-Webseite ~3.000 € </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Dein Motor für das Projekt: Die Next-step Methode!
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Im Kurs</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>bekommst du per Video-Anleitung schnell die 
+wichtigsten Kenntnisse, um dein Projekt jeden Tag 
+nach vorne zu bringen!</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Die Struktur der Vorlage sorgt dafür, dass du die Erwartungen deiner Stakeholder triffst - und sie sieht professionell aus!
+Im Kurs bekommst du zudem per Video-Anleitung schnell die 
+wichtigsten Kenntnisse: was gehört in den Statusbericht, und was nicht.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Viele stolpern hier über Fragen wie:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>• Welche Risiken sind wirklich relevant – und welche nur theoretisch?
+• Wo lohnt sich eine Maßnahme, und wo nicht?
+• Welche Risiken werden erst spät sichtbar, wenn es teuer wird?
+Genau diese Entscheidungen gehen wir im Kurs
+Schritt für Schritt gemeinsam durch.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Viele stolpern hier über Fragen wie:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+• Wer hat Einfluss, auch ohne offiziell verantwortlich zu sein?
+• Wessen Erwartungen unterscheiden sich – ohne offen ausgesprochen zu werden?
+• Wen muss ich aktiv einbinden, bevor Probleme entstehen?
+Genau diese Entscheidungen gehen wir im Kurs
+Schritt für Schritt gemeinsam durch.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Viele stolpern hier über Fragen wie:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+• Welche Aufgaben müssen zwingend nacheinander laufen?
+• Wo ist Puffer notwendig – und wo gefährlich?
+• Was kann ich tun, wenn der Endtermin nicht gehalten werden kann?
+Genau diese Entscheidungen gehen wir im Kurs
+Schritt für Schritt gemeinsam durch.</t>
+    </r>
+  </si>
+  <si>
+    <t>Anwender-Konferenz für die wichtigsten Top-Kunden
+Soll beitragen zu Erfahrungsaustausch und Kundenbindung
+Hochwertige Inhalte anbieten - Vorträge, Roadmaps, …
+Raum für Austausch der Kunden untereinander schaffen
+Positiven Rahmen setzen durch angenehme Location, gutes Catering, Abendevent</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Projekt: Anwender-Konferenz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="General;General;General;\•\ General"/>
   </numFmts>
   <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1150,115 +1136,103 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -1290,170 +1264,182 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="29" fillId="7" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="37" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF8F9FA"/>
       <color rgb="FFE1AD01"/>
       <color rgb="FFD1D9E1"/>
       <color rgb="FFE9EDF1"/>
       <color rgb="FFDDE2E8"/>
       <color rgb="FFE1E5EB"/>
       <color rgb="FFCFD8DC"/>
       <color rgb="FF4A5D73"/>
       <color rgb="FFD9D9D9"/>
       <color rgb="FFBDC3C7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
@@ -2034,2469 +2020,3026 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{516AD95D-654C-429E-BA51-DC1BFDE7F1DD}">
+  <sheetPr>
+    <tabColor theme="9" tint="0.79998168889431442"/>
+  </sheetPr>
+  <dimension ref="A1:F62"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:A9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <cols>
+    <col min="1" max="1" width="79.53125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="3.53125" style="6" customWidth="1"/>
+    <col min="3" max="3" width="56.33203125" style="9" customWidth="1"/>
+    <col min="4" max="4" width="3.796875" style="7" customWidth="1"/>
+    <col min="5" max="5" width="48.3984375" style="27" customWidth="1"/>
+    <col min="6" max="6" width="47.1328125" style="7" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" s="3" customFormat="1" ht="54" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1" s="37"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="37"/>
+    </row>
+    <row r="2" spans="1:6" s="5" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="39"/>
+      <c r="E2" s="89" t="s">
+        <v>19</v>
+      </c>
+      <c r="F2" s="89"/>
+    </row>
+    <row r="3" spans="1:6" s="4" customFormat="1" ht="38.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="94" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="36"/>
+      <c r="C3" s="96" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="40"/>
+      <c r="E3" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="40"/>
+    </row>
+    <row r="4" spans="1:6" s="4" customFormat="1" ht="38.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="94"/>
+      <c r="B4" s="36"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="88" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="40"/>
+    </row>
+    <row r="5" spans="1:6" s="4" customFormat="1" ht="38.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="94"/>
+      <c r="B5" s="36"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="87" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" s="40"/>
+    </row>
+    <row r="6" spans="1:6" s="4" customFormat="1" ht="35" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A6" s="94"/>
+      <c r="B6" s="36"/>
+      <c r="C6" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="40"/>
+      <c r="E6" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" s="74" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="4" customFormat="1" ht="38.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="94"/>
+      <c r="B7" s="36"/>
+      <c r="C7" s="96" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="40"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="40"/>
+    </row>
+    <row r="8" spans="1:6" s="4" customFormat="1" ht="38.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="94"/>
+      <c r="B8" s="36"/>
+      <c r="C8" s="96"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="40"/>
+    </row>
+    <row r="9" spans="1:6" s="4" customFormat="1" ht="38.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="95"/>
+      <c r="B9" s="36"/>
+      <c r="C9" s="97"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="89" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" s="89"/>
+    </row>
+    <row r="10" spans="1:6" s="4" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="35"/>
+      <c r="C10" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="40"/>
+      <c r="E10" s="90" t="s">
+        <v>45</v>
+      </c>
+      <c r="F10" s="91" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="94" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="36"/>
+      <c r="C11" s="96" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="40"/>
+      <c r="E11" s="90"/>
+      <c r="F11" s="91"/>
+    </row>
+    <row r="12" spans="1:6" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="94"/>
+      <c r="B12" s="36"/>
+      <c r="C12" s="96"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="40"/>
+    </row>
+    <row r="13" spans="1:6" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="95"/>
+      <c r="B13" s="36"/>
+      <c r="C13" s="97"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="40"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="42"/>
+      <c r="B14" s="42"/>
+      <c r="C14" s="43"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="44"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A15" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="42"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="44"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A16" s="42"/>
+      <c r="B16" s="42"/>
+      <c r="C16" s="43"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="44"/>
+    </row>
+    <row r="17" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A17" s="92" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="93"/>
+      <c r="C17" s="93"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="44"/>
+    </row>
+    <row r="18" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A18" s="14"/>
+      <c r="B18" s="15"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="44"/>
+    </row>
+    <row r="19" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A19" s="14"/>
+      <c r="B19" s="15"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="44"/>
+    </row>
+    <row r="20" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A20" s="14"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="44"/>
+    </row>
+    <row r="21" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A21" s="14"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="44"/>
+    </row>
+    <row r="22" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A22" s="14"/>
+      <c r="B22" s="15"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="44"/>
+    </row>
+    <row r="23" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A23" s="14"/>
+      <c r="B23" s="15"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="44"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="44"/>
+    </row>
+    <row r="24" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A24" s="14"/>
+      <c r="B24" s="15"/>
+      <c r="C24" s="16"/>
+      <c r="D24" s="44"/>
+      <c r="E24" s="45"/>
+      <c r="F24" s="44"/>
+    </row>
+    <row r="25" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A25" s="14"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="16"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="44"/>
+    </row>
+    <row r="26" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A26" s="14"/>
+      <c r="B26" s="15"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="44"/>
+      <c r="E26" s="45"/>
+      <c r="F26" s="44"/>
+    </row>
+    <row r="27" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A27" s="14"/>
+      <c r="B27" s="15"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="44"/>
+      <c r="E27" s="45"/>
+      <c r="F27" s="44"/>
+    </row>
+    <row r="28" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A28" s="14"/>
+      <c r="B28" s="15"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="44"/>
+      <c r="E28" s="45"/>
+      <c r="F28" s="44"/>
+    </row>
+    <row r="29" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A29" s="14"/>
+      <c r="B29" s="15"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="44"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="44"/>
+    </row>
+    <row r="30" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A30" s="50"/>
+      <c r="B30" s="50"/>
+      <c r="C30" s="50"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="44"/>
+    </row>
+    <row r="31" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A31" s="50"/>
+      <c r="B31" s="50"/>
+      <c r="C31" s="50"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="44"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A32" s="44"/>
+      <c r="B32" s="44"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="44"/>
+      <c r="E32" s="45"/>
+      <c r="F32" s="44"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A33" s="44"/>
+      <c r="B33" s="44"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="45"/>
+      <c r="F33" s="44"/>
+    </row>
+    <row r="34" spans="1:6" s="13" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="49"/>
+      <c r="C34" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="D34" s="46"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="46"/>
+    </row>
+    <row r="35" spans="1:6" ht="38.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A35" s="10"/>
+      <c r="B35" s="44"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="45"/>
+      <c r="F35" s="44"/>
+    </row>
+    <row r="36" spans="1:6" ht="38.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A36" s="11"/>
+      <c r="B36" s="44"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="45"/>
+      <c r="F36" s="44"/>
+    </row>
+    <row r="37" spans="1:6" ht="38.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A37" s="11"/>
+      <c r="B37" s="44"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="44"/>
+      <c r="E37" s="45"/>
+      <c r="F37" s="44"/>
+    </row>
+    <row r="38" spans="1:6" ht="38.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A38" s="11"/>
+      <c r="B38" s="44"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="44"/>
+    </row>
+    <row r="39" spans="1:6" ht="38.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A39" s="11"/>
+      <c r="B39" s="44"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="44"/>
+      <c r="E39" s="45"/>
+      <c r="F39" s="44"/>
+    </row>
+    <row r="40" spans="1:6" ht="38.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A40" s="12"/>
+      <c r="B40" s="44"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="45"/>
+      <c r="F40" s="44"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A41" s="44"/>
+      <c r="B41" s="44"/>
+      <c r="C41" s="48"/>
+      <c r="D41" s="44"/>
+      <c r="E41" s="45"/>
+      <c r="F41" s="44"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A42" s="44"/>
+      <c r="B42" s="44"/>
+      <c r="C42" s="48"/>
+      <c r="D42" s="44"/>
+      <c r="E42" s="45"/>
+      <c r="F42" s="44"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A43" s="44"/>
+      <c r="B43" s="44"/>
+      <c r="C43" s="48"/>
+      <c r="D43" s="44"/>
+      <c r="E43" s="45"/>
+      <c r="F43" s="44"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A44" s="44"/>
+      <c r="B44" s="44"/>
+      <c r="C44" s="48"/>
+      <c r="D44" s="44"/>
+      <c r="E44" s="45"/>
+      <c r="F44" s="44"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="8"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="8"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A47" s="7"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="8"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="8"/>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.55000000000000004">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="8"/>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.55000000000000004">
+      <c r="A50" s="7"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="8"/>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.55000000000000004">
+      <c r="A51" s="7"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="8"/>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.55000000000000004">
+      <c r="A52" s="7"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="8"/>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.55000000000000004">
+      <c r="A53" s="7"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="8"/>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.55000000000000004">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="8"/>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.55000000000000004">
+      <c r="A55" s="7"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="8"/>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.55000000000000004">
+      <c r="A56" s="7"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="8"/>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.55000000000000004">
+      <c r="A57" s="7"/>
+      <c r="B57" s="7"/>
+      <c r="C57" s="8"/>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.55000000000000004">
+      <c r="A58" s="7"/>
+      <c r="B58" s="7"/>
+      <c r="C58" s="8"/>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.55000000000000004">
+      <c r="A59" s="7"/>
+      <c r="B59" s="7"/>
+      <c r="C59" s="8"/>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.55000000000000004">
+      <c r="A60" s="7"/>
+      <c r="B60" s="7"/>
+      <c r="C60" s="8"/>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.55000000000000004">
+      <c r="A61" s="7"/>
+      <c r="B61" s="7"/>
+      <c r="C61" s="8"/>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.55000000000000004">
+      <c r="A62" s="7"/>
+      <c r="B62" s="7"/>
+      <c r="C62" s="8"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="E2:F2"/>
+    <mergeCell ref="A3:A9"/>
+    <mergeCell ref="C3:C5"/>
+    <mergeCell ref="C7:C9"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="A11:A13"/>
+    <mergeCell ref="C11:C13"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.39370078740157483" bottom="0.62992125984251968" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;F&amp;R&amp;D</oddFooter>
+  </headerFooter>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="16" max="16383" man="1"/>
+    <brk id="33" max="16383" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB2B39F1-AA29-4FFC-A9AC-6790C0D3696B}">
   <sheetPr>
     <tabColor theme="9" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:F62"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="79.5546875" style="6" customWidth="1"/>
-    <col min="2" max="2" width="3.5546875" style="6" customWidth="1"/>
+    <col min="1" max="1" width="79.53125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="3.53125" style="6" customWidth="1"/>
     <col min="3" max="3" width="56.33203125" style="9" customWidth="1"/>
-    <col min="4" max="4" width="3.77734375" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="47.109375" style="7" customWidth="1"/>
+    <col min="4" max="4" width="3.796875" style="7" customWidth="1"/>
+    <col min="5" max="5" width="48.3984375" style="27" customWidth="1"/>
+    <col min="6" max="6" width="47.1328125" style="7" customWidth="1"/>
     <col min="7" max="16384" width="9.33203125" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="3" customFormat="1" ht="54" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="68" t="s">
+    <row r="1" spans="1:6" s="3" customFormat="1" ht="54" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="64" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1" s="37"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="37"/>
+    </row>
+    <row r="2" spans="1:6" s="5" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="39"/>
+      <c r="E2" s="89" t="s">
+        <v>19</v>
+      </c>
+      <c r="F2" s="89"/>
+    </row>
+    <row r="3" spans="1:6" s="4" customFormat="1" ht="38.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="94" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" s="36"/>
+      <c r="C3" s="96" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3" s="40"/>
+      <c r="E3" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="40"/>
+    </row>
+    <row r="4" spans="1:6" s="4" customFormat="1" ht="38.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="94"/>
+      <c r="B4" s="36"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="88" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="40"/>
+    </row>
+    <row r="5" spans="1:6" s="4" customFormat="1" ht="38.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="94"/>
+      <c r="B5" s="36"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="87" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" s="40"/>
+    </row>
+    <row r="6" spans="1:6" s="4" customFormat="1" ht="35" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A6" s="94"/>
+      <c r="B6" s="36"/>
+      <c r="C6" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="40"/>
+      <c r="E6" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" s="74" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="4" customFormat="1" ht="38.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="94"/>
+      <c r="B7" s="36"/>
+      <c r="C7" s="96" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="40"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="40"/>
+    </row>
+    <row r="8" spans="1:6" s="4" customFormat="1" ht="38.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="94"/>
+      <c r="B8" s="36"/>
+      <c r="C8" s="96"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="40"/>
+    </row>
+    <row r="9" spans="1:6" s="4" customFormat="1" ht="38.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="95"/>
+      <c r="B9" s="36"/>
+      <c r="C9" s="97"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="89" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" s="89"/>
+    </row>
+    <row r="10" spans="1:6" s="4" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="35"/>
+      <c r="C10" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="40"/>
+      <c r="E10" s="90" t="s">
+        <v>45</v>
+      </c>
+      <c r="F10" s="91" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="94" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="36"/>
+      <c r="C11" s="96" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="40"/>
+      <c r="E11" s="90"/>
+      <c r="F11" s="91"/>
+    </row>
+    <row r="12" spans="1:6" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="94"/>
+      <c r="B12" s="36"/>
+      <c r="C12" s="96"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="40"/>
+    </row>
+    <row r="13" spans="1:6" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="95"/>
+      <c r="B13" s="36"/>
+      <c r="C13" s="97"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="40"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="42"/>
+      <c r="B14" s="42"/>
+      <c r="C14" s="43"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="44"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A15" s="67" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="69"/>
-[...162 lines deleted...]
-      <c r="A17" s="90" t="s">
+      <c r="B15" s="42"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="44"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A16" s="42"/>
+      <c r="B16" s="42"/>
+      <c r="C16" s="43"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="44"/>
+    </row>
+    <row r="17" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A17" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="91"/>
-[...5 lines deleted...]
-    <row r="18" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="93"/>
+      <c r="C17" s="93"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="44"/>
+    </row>
+    <row r="18" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A18" s="14"/>
       <c r="B18" s="15"/>
       <c r="C18" s="16"/>
-      <c r="D18" s="48"/>
-[...3 lines deleted...]
-    <row r="19" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="44"/>
+    </row>
+    <row r="19" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A19" s="14"/>
       <c r="B19" s="15"/>
       <c r="C19" s="16"/>
-      <c r="D19" s="48"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D19" s="44"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="44"/>
+    </row>
+    <row r="20" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A20" s="14"/>
       <c r="B20" s="15"/>
       <c r="C20" s="16"/>
-      <c r="D20" s="48"/>
-[...3 lines deleted...]
-    <row r="21" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D20" s="44"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="44"/>
+    </row>
+    <row r="21" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A21" s="14"/>
       <c r="B21" s="15"/>
       <c r="C21" s="16"/>
-      <c r="D21" s="48"/>
-[...3 lines deleted...]
-    <row r="22" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D21" s="44"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="44"/>
+    </row>
+    <row r="22" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
       <c r="C22" s="16"/>
-      <c r="D22" s="48"/>
-[...3 lines deleted...]
-    <row r="23" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D22" s="44"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="44"/>
+    </row>
+    <row r="23" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A23" s="14"/>
       <c r="B23" s="15"/>
       <c r="C23" s="16"/>
-      <c r="D23" s="48"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D23" s="44"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="44"/>
+    </row>
+    <row r="24" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A24" s="14"/>
       <c r="B24" s="15"/>
       <c r="C24" s="16"/>
-      <c r="D24" s="48"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D24" s="44"/>
+      <c r="E24" s="45"/>
+      <c r="F24" s="44"/>
+    </row>
+    <row r="25" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="16"/>
-      <c r="D25" s="48"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D25" s="44"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="44"/>
+    </row>
+    <row r="26" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A26" s="14"/>
       <c r="B26" s="15"/>
       <c r="C26" s="16"/>
-      <c r="D26" s="48"/>
-[...3 lines deleted...]
-    <row r="27" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D26" s="44"/>
+      <c r="E26" s="45"/>
+      <c r="F26" s="44"/>
+    </row>
+    <row r="27" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A27" s="14"/>
       <c r="B27" s="15"/>
       <c r="C27" s="16"/>
-      <c r="D27" s="48"/>
-[...3 lines deleted...]
-    <row r="28" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D27" s="44"/>
+      <c r="E27" s="45"/>
+      <c r="F27" s="44"/>
+    </row>
+    <row r="28" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A28" s="14"/>
       <c r="B28" s="15"/>
       <c r="C28" s="16"/>
-      <c r="D28" s="48"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D28" s="44"/>
+      <c r="E28" s="45"/>
+      <c r="F28" s="44"/>
+    </row>
+    <row r="29" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A29" s="14"/>
       <c r="B29" s="15"/>
       <c r="C29" s="16"/>
-      <c r="D29" s="48"/>
-[...36 lines deleted...]
-      <c r="A34" s="33" t="s">
+      <c r="D29" s="44"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="44"/>
+    </row>
+    <row r="30" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A30" s="50"/>
+      <c r="B30" s="50"/>
+      <c r="C30" s="50"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="44"/>
+    </row>
+    <row r="31" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A31" s="50"/>
+      <c r="B31" s="50"/>
+      <c r="C31" s="50"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="44"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A32" s="44"/>
+      <c r="B32" s="44"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="44"/>
+      <c r="E32" s="45"/>
+      <c r="F32" s="44"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A33" s="44"/>
+      <c r="B33" s="44"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="45"/>
+      <c r="F33" s="44"/>
+    </row>
+    <row r="34" spans="1:6" s="13" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="53"/>
-      <c r="C34" s="33" t="s">
+      <c r="B34" s="49"/>
+      <c r="C34" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="D34" s="50"/>
-[...3 lines deleted...]
-    <row r="35" spans="1:6" ht="38.700000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D34" s="46"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="46"/>
+    </row>
+    <row r="35" spans="1:6" ht="38.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A35" s="10"/>
-      <c r="B35" s="48"/>
+      <c r="B35" s="44"/>
       <c r="C35" s="10"/>
-      <c r="D35" s="48"/>
-[...3 lines deleted...]
-    <row r="36" spans="1:6" ht="38.700000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D35" s="44"/>
+      <c r="E35" s="45"/>
+      <c r="F35" s="44"/>
+    </row>
+    <row r="36" spans="1:6" ht="38.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A36" s="11"/>
-      <c r="B36" s="48"/>
+      <c r="B36" s="44"/>
       <c r="C36" s="11"/>
-      <c r="D36" s="48"/>
-[...3 lines deleted...]
-    <row r="37" spans="1:6" ht="38.700000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D36" s="44"/>
+      <c r="E36" s="45"/>
+      <c r="F36" s="44"/>
+    </row>
+    <row r="37" spans="1:6" ht="38.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A37" s="11"/>
-      <c r="B37" s="48"/>
+      <c r="B37" s="44"/>
       <c r="C37" s="11"/>
-      <c r="D37" s="48"/>
-[...3 lines deleted...]
-    <row r="38" spans="1:6" ht="38.700000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D37" s="44"/>
+      <c r="E37" s="45"/>
+      <c r="F37" s="44"/>
+    </row>
+    <row r="38" spans="1:6" ht="38.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A38" s="11"/>
-      <c r="B38" s="48"/>
+      <c r="B38" s="44"/>
       <c r="C38" s="11"/>
-      <c r="D38" s="48"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:6" ht="38.700000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D38" s="44"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="44"/>
+    </row>
+    <row r="39" spans="1:6" ht="38.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A39" s="11"/>
-      <c r="B39" s="48"/>
+      <c r="B39" s="44"/>
       <c r="C39" s="11"/>
-      <c r="D39" s="48"/>
-[...3 lines deleted...]
-    <row r="40" spans="1:6" ht="38.700000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D39" s="44"/>
+      <c r="E39" s="45"/>
+      <c r="F39" s="44"/>
+    </row>
+    <row r="40" spans="1:6" ht="38.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A40" s="12"/>
-      <c r="B40" s="48"/>
+      <c r="B40" s="44"/>
       <c r="C40" s="12"/>
-      <c r="D40" s="48"/>
-[...35 lines deleted...]
-    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="D40" s="44"/>
+      <c r="E40" s="45"/>
+      <c r="F40" s="44"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A41" s="44"/>
+      <c r="B41" s="44"/>
+      <c r="C41" s="48"/>
+      <c r="D41" s="44"/>
+      <c r="E41" s="45"/>
+      <c r="F41" s="44"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A42" s="44"/>
+      <c r="B42" s="44"/>
+      <c r="C42" s="48"/>
+      <c r="D42" s="44"/>
+      <c r="E42" s="45"/>
+      <c r="F42" s="44"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A43" s="44"/>
+      <c r="B43" s="44"/>
+      <c r="C43" s="48"/>
+      <c r="D43" s="44"/>
+      <c r="E43" s="45"/>
+      <c r="F43" s="44"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.55000000000000004">
+      <c r="A44" s="44"/>
+      <c r="B44" s="44"/>
+      <c r="C44" s="48"/>
+      <c r="D44" s="44"/>
+      <c r="E44" s="45"/>
+      <c r="F44" s="44"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.55000000000000004">
       <c r="A45" s="7"/>
       <c r="B45" s="7"/>
       <c r="C45" s="8"/>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.55000000000000004">
       <c r="A46" s="7"/>
       <c r="B46" s="7"/>
       <c r="C46" s="8"/>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.55000000000000004">
       <c r="A47" s="7"/>
       <c r="B47" s="7"/>
       <c r="C47" s="8"/>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.55000000000000004">
       <c r="A48" s="7"/>
       <c r="B48" s="7"/>
       <c r="C48" s="8"/>
     </row>
-    <row r="49" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:3" x14ac:dyDescent="0.55000000000000004">
       <c r="A49" s="7"/>
       <c r="B49" s="7"/>
       <c r="C49" s="8"/>
     </row>
-    <row r="50" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:3" x14ac:dyDescent="0.55000000000000004">
       <c r="A50" s="7"/>
       <c r="B50" s="7"/>
       <c r="C50" s="8"/>
     </row>
-    <row r="51" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:3" x14ac:dyDescent="0.55000000000000004">
       <c r="A51" s="7"/>
       <c r="B51" s="7"/>
       <c r="C51" s="8"/>
     </row>
-    <row r="52" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:3" x14ac:dyDescent="0.55000000000000004">
       <c r="A52" s="7"/>
       <c r="B52" s="7"/>
       <c r="C52" s="8"/>
     </row>
-    <row r="53" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:3" x14ac:dyDescent="0.55000000000000004">
       <c r="A53" s="7"/>
       <c r="B53" s="7"/>
       <c r="C53" s="8"/>
     </row>
-    <row r="54" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:3" x14ac:dyDescent="0.55000000000000004">
       <c r="A54" s="7"/>
       <c r="B54" s="7"/>
       <c r="C54" s="8"/>
     </row>
-    <row r="55" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:3" x14ac:dyDescent="0.55000000000000004">
       <c r="A55" s="7"/>
       <c r="B55" s="7"/>
       <c r="C55" s="8"/>
     </row>
-    <row r="56" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:3" x14ac:dyDescent="0.55000000000000004">
       <c r="A56" s="7"/>
       <c r="B56" s="7"/>
       <c r="C56" s="8"/>
     </row>
-    <row r="57" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:3" x14ac:dyDescent="0.55000000000000004">
       <c r="A57" s="7"/>
       <c r="B57" s="7"/>
       <c r="C57" s="8"/>
     </row>
-    <row r="58" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:3" x14ac:dyDescent="0.55000000000000004">
       <c r="A58" s="7"/>
       <c r="B58" s="7"/>
       <c r="C58" s="8"/>
     </row>
-    <row r="59" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:3" x14ac:dyDescent="0.55000000000000004">
       <c r="A59" s="7"/>
       <c r="B59" s="7"/>
       <c r="C59" s="8"/>
     </row>
-    <row r="60" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:3" x14ac:dyDescent="0.55000000000000004">
       <c r="A60" s="7"/>
       <c r="B60" s="7"/>
       <c r="C60" s="8"/>
     </row>
-    <row r="61" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:3" x14ac:dyDescent="0.55000000000000004">
       <c r="A61" s="7"/>
       <c r="B61" s="7"/>
       <c r="C61" s="8"/>
     </row>
-    <row r="62" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:3" x14ac:dyDescent="0.55000000000000004">
       <c r="A62" s="7"/>
       <c r="B62" s="7"/>
       <c r="C62" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="10">
+    <mergeCell ref="E2:F2"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A11:A13"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="C11:C13"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.39370078740157483" bottom="0.62992125984251968" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;F&amp;R&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="16" max="16383" man="1"/>
     <brk id="33" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2862D4C5-0339-4EC1-B28A-E5705C188F9A}">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G44"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H10" sqref="H10"/>
+      <selection activeCell="A6" sqref="A6:A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.75" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="62.33203125" style="18" customWidth="1"/>
-    <col min="2" max="2" width="24.77734375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="37.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24.796875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="33" style="83" customWidth="1"/>
+    <col min="4" max="4" width="37.86328125" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="19" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="67" t="s">
+    <row r="1" spans="1:7" s="19" customFormat="1" ht="34.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="74" t="s">
+      <c r="B1" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="83"/>
-[...8 lines deleted...]
-      <c r="A2" s="25" t="s">
+      <c r="C1" s="77"/>
+      <c r="D1" s="76" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+    </row>
+    <row r="2" spans="1:7" s="20" customFormat="1" ht="20.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="73" t="s">
+      <c r="B2" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+    </row>
+    <row r="3" spans="1:7" s="26" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="99" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="77"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+    </row>
+    <row r="4" spans="1:7" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="99"/>
+      <c r="B4" s="68" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="78" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="84" t="s">
-[...27 lines deleted...]
-      <c r="C4" s="84" t="s">
+      <c r="D4" s="75"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+    </row>
+    <row r="5" spans="1:7" s="24" customFormat="1" ht="25.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="99"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+    </row>
+    <row r="6" spans="1:7" s="21" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="98" t="s">
         <v>42</v>
       </c>
-      <c r="D4" s="81"/>
-[...48 lines deleted...]
-      <c r="A10" s="96"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+    </row>
+    <row r="7" spans="1:7" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="98"/>
+      <c r="C7" s="79"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+    </row>
+    <row r="8" spans="1:7" s="21" customFormat="1" ht="23" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="98"/>
+      <c r="C8" s="79"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="51"/>
+    </row>
+    <row r="9" spans="1:7" s="21" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="98"/>
+      <c r="C9" s="79"/>
+      <c r="D9" s="71"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+    </row>
+    <row r="10" spans="1:7" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="98"/>
       <c r="B10"/>
-      <c r="C10" s="85"/>
-[...38 lines deleted...]
-      <c r="A15" s="96"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="51"/>
+    </row>
+    <row r="11" spans="1:7" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="98"/>
+      <c r="C11" s="79"/>
+      <c r="D11" s="71"/>
+      <c r="E11" s="51"/>
+      <c r="F11" s="51"/>
+      <c r="G11" s="51"/>
+    </row>
+    <row r="12" spans="1:7" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="98"/>
+      <c r="C12" s="79"/>
+      <c r="D12" s="71"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="51"/>
+    </row>
+    <row r="13" spans="1:7" s="21" customFormat="1" ht="23.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="98"/>
+      <c r="C13" s="79"/>
+      <c r="D13" s="71"/>
+      <c r="E13" s="51"/>
+      <c r="F13" s="51"/>
+      <c r="G13" s="51"/>
+    </row>
+    <row r="14" spans="1:7" s="21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="98"/>
+      <c r="C14" s="79"/>
+      <c r="D14" s="71"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+    </row>
+    <row r="15" spans="1:7" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="98"/>
       <c r="B15"/>
-      <c r="C15" s="85"/>
-[...112 lines deleted...]
-    <row r="28" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="79"/>
+      <c r="D15" s="71"/>
+      <c r="E15" s="51"/>
+      <c r="F15" s="51"/>
+      <c r="G15" s="51"/>
+    </row>
+    <row r="16" spans="1:7" s="21" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="98"/>
+      <c r="C16" s="79"/>
+      <c r="D16" s="71"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
+    </row>
+    <row r="17" spans="1:7" s="21" customFormat="1" ht="21.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="51"/>
+      <c r="B17" s="51"/>
+      <c r="C17" s="80"/>
+      <c r="D17" s="51"/>
+      <c r="E17" s="51"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="51"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A18" s="52"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="81"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="53"/>
+      <c r="F18" s="53"/>
+      <c r="G18" s="53"/>
+    </row>
+    <row r="19" spans="1:7" s="22" customFormat="1" ht="13.9" x14ac:dyDescent="0.4">
+      <c r="A19" s="54"/>
+      <c r="B19" s="54"/>
+      <c r="C19" s="82"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="54"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="54"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.5">
+      <c r="A20" s="55"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="53"/>
+      <c r="G20" s="53"/>
+    </row>
+    <row r="21" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="56"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="81"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+    </row>
+    <row r="22" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="52"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="81"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="53"/>
+    </row>
+    <row r="23" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="52"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="81"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="53"/>
+      <c r="F23" s="53"/>
+      <c r="G23" s="53"/>
+    </row>
+    <row r="24" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="52"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="81"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="53"/>
+      <c r="F24" s="53"/>
+      <c r="G24" s="53"/>
+    </row>
+    <row r="25" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="52"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="81"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="53"/>
+      <c r="F25" s="53"/>
+      <c r="G25" s="53"/>
+    </row>
+    <row r="26" spans="1:7" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="52"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="81"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="53"/>
+      <c r="F26" s="53"/>
+      <c r="G26" s="53"/>
+    </row>
+    <row r="27" spans="1:7" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="52"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="53"/>
+      <c r="F27" s="53"/>
+      <c r="G27" s="53"/>
+    </row>
+    <row r="28" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="17"/>
     </row>
-    <row r="29" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3"/>
-[...3 lines deleted...]
-    <row r="33" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="30" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="31" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="32" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="33" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B33" s="1"/>
-      <c r="C33" s="89"/>
+      <c r="C33" s="83"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
     </row>
-    <row r="34" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B34" s="1"/>
-      <c r="C34" s="89"/>
+      <c r="C34" s="83"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
     </row>
-    <row r="35" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B35" s="1"/>
-      <c r="C35" s="89"/>
+      <c r="C35" s="83"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
     </row>
-    <row r="36" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B36" s="1"/>
-      <c r="C36" s="89"/>
+      <c r="C36" s="83"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
     </row>
-    <row r="37" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B37" s="1"/>
-      <c r="C37" s="89"/>
+      <c r="C37" s="83"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
     </row>
-    <row r="38" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B38" s="1"/>
-      <c r="C38" s="89"/>
+      <c r="C38" s="83"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
     </row>
-    <row r="39" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B39" s="1"/>
-      <c r="C39" s="89"/>
+      <c r="C39" s="83"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
     </row>
-    <row r="40" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B40" s="1"/>
-      <c r="C40" s="89"/>
+      <c r="C40" s="83"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
     </row>
-    <row r="41" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B41" s="1"/>
-      <c r="C41" s="89"/>
+      <c r="C41" s="83"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
     </row>
-    <row r="42" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B42" s="1"/>
-      <c r="C42" s="89"/>
+      <c r="C42" s="83"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
     </row>
-    <row r="43" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B43" s="1"/>
-      <c r="C43" s="89"/>
+      <c r="C43" s="83"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
     </row>
-    <row r="44" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B44" s="1"/>
-      <c r="C44" s="89"/>
+      <c r="C44" s="83"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A6:A16"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="D2:D3"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;F&amp;R&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B99F6FF7-A725-4FF6-B03E-CA1570200DE0}">
   <sheetPr>
     <tabColor theme="9" tint="0.79998168889431442"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E52"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F10" sqref="F10"/>
+      <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.75" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="62.109375" style="18" customWidth="1"/>
-    <col min="2" max="2" width="24.88671875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="62.1328125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="24.86328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="33.6640625" style="1" customWidth="1"/>
-    <col min="4" max="4" width="38.77734375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="38.796875" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="19" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="67" t="s">
+    <row r="1" spans="1:5" s="19" customFormat="1" ht="34.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="74" t="s">
+      <c r="B1" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="83"/>
-[...6 lines deleted...]
-      <c r="A2" s="25" t="s">
+      <c r="C1" s="77"/>
+      <c r="D1" s="76" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1" s="57"/>
+    </row>
+    <row r="2" spans="1:5" s="20" customFormat="1" ht="23" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="73" t="s">
-[...10 lines deleted...]
-    <row r="3" spans="1:5" s="29" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="E2" s="58"/>
+    </row>
+    <row r="3" spans="1:5" s="26" customFormat="1" ht="25.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A3" s="99" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="74" t="s">
-[...6 lines deleted...]
-    <row r="4" spans="1:5" s="27" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="77"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="59"/>
+    </row>
+    <row r="4" spans="1:5" s="24" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A4" s="99"/>
-      <c r="B4" s="73" t="s">
-[...38 lines deleted...]
-      <c r="A10" s="96"/>
+      <c r="B4" s="68" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" s="75"/>
+      <c r="E4" s="60"/>
+    </row>
+    <row r="5" spans="1:5" s="24" customFormat="1" ht="17.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="29"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="60"/>
+    </row>
+    <row r="6" spans="1:5" s="21" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="98" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+    </row>
+    <row r="7" spans="1:5" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="98"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+    </row>
+    <row r="8" spans="1:5" s="21" customFormat="1" ht="23" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="98"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+    </row>
+    <row r="9" spans="1:5" s="21" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="98"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+    </row>
+    <row r="10" spans="1:5" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="98"/>
       <c r="B10"/>
-      <c r="D10" s="55"/>
-[...23 lines deleted...]
-      <c r="A15" s="96"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+    </row>
+    <row r="11" spans="1:5" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="98"/>
+      <c r="D11" s="51"/>
+      <c r="E11" s="51"/>
+    </row>
+    <row r="12" spans="1:5" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="98"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="51"/>
+    </row>
+    <row r="13" spans="1:5" s="21" customFormat="1" ht="23.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="98"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="51"/>
+    </row>
+    <row r="14" spans="1:5" s="21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="98"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+    </row>
+    <row r="15" spans="1:5" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="98"/>
       <c r="B15"/>
-      <c r="D15" s="55"/>
-[...51 lines deleted...]
-    <row r="23" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D15" s="51"/>
+      <c r="E15" s="51"/>
+    </row>
+    <row r="16" spans="1:5" s="21" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="98"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+    </row>
+    <row r="17" spans="1:5" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="52"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+    </row>
+    <row r="18" spans="1:5" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="52"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="61"/>
+      <c r="D18" s="61"/>
+      <c r="E18" s="61"/>
+    </row>
+    <row r="19" spans="1:5" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A19" s="62"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+    </row>
+    <row r="20" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="52"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+    </row>
+    <row r="21" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="52"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+    </row>
+    <row r="22" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="52"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+    </row>
+    <row r="23" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="17"/>
     </row>
-    <row r="24" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="17"/>
     </row>
-    <row r="25" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="17"/>
     </row>
-    <row r="26" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="17"/>
     </row>
-    <row r="27" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="17"/>
     </row>
-    <row r="28" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="17"/>
     </row>
-    <row r="29" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="17"/>
     </row>
-    <row r="31" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="17"/>
     </row>
-    <row r="32" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="17"/>
     </row>
-    <row r="33" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="17"/>
     </row>
-    <row r="34" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="17"/>
     </row>
-    <row r="35" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="17"/>
     </row>
-    <row r="36" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="17"/>
     </row>
-    <row r="37" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3"/>
-[...14 lines deleted...]
-    <row r="52" ht="18" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="37" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="38" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="39" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="40" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="41" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="42" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="43" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="44" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="45" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="46" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="47" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="48" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="49" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="50" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="51" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="52" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A6:A16"/>
     <mergeCell ref="D2:D3"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;F&amp;R&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36E1F55D-1362-4BAE-A611-C63120B86D06}">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23"/>
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.75" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="62.33203125" style="18" customWidth="1"/>
-    <col min="2" max="2" width="24.77734375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="38.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24.796875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="33.1328125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="38.46484375" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="19" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="74" t="s">
+    <row r="1" spans="1:5" s="19" customFormat="1" ht="34.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="63" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="83"/>
-[...6 lines deleted...]
-      <c r="A2" s="25" t="s">
+      <c r="C1" s="77"/>
+      <c r="D1" s="76" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1" s="57"/>
+    </row>
+    <row r="2" spans="1:5" s="20" customFormat="1" ht="20.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="73" t="s">
+      <c r="B2" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="E2" s="58"/>
+    </row>
+    <row r="3" spans="1:5" s="26" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="101" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="77"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="59"/>
+    </row>
+    <row r="4" spans="1:5" s="24" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="101"/>
+      <c r="B4" s="68" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="78" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="84" t="s">
-[...79 lines deleted...]
-      <c r="A14" s="96"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="60"/>
+    </row>
+    <row r="5" spans="1:5" s="24" customFormat="1" ht="17.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="29"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="60"/>
+    </row>
+    <row r="6" spans="1:5" s="21" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+    </row>
+    <row r="7" spans="1:5" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="98"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+    </row>
+    <row r="8" spans="1:5" s="21" customFormat="1" ht="23" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="98"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+    </row>
+    <row r="9" spans="1:5" s="21" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="98"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+    </row>
+    <row r="10" spans="1:5" s="26" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A10" s="98"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="59"/>
+    </row>
+    <row r="11" spans="1:5" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="98"/>
+      <c r="D11" s="51"/>
+      <c r="E11" s="51"/>
+    </row>
+    <row r="12" spans="1:5" s="21" customFormat="1" ht="23.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="98"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="51"/>
+    </row>
+    <row r="13" spans="1:5" s="21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="98"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="51"/>
+    </row>
+    <row r="14" spans="1:5" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="98"/>
       <c r="B14"/>
-      <c r="D14" s="55"/>
-[...42 lines deleted...]
-    <row r="21" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+    </row>
+    <row r="15" spans="1:5" s="21" customFormat="1" ht="52.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="98"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="51"/>
+    </row>
+    <row r="16" spans="1:5" s="21" customFormat="1" ht="21.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="51"/>
+      <c r="B16" s="51"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A17" s="52"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+    </row>
+    <row r="18" spans="1:5" s="22" customFormat="1" ht="13.9" x14ac:dyDescent="0.4">
+      <c r="A18" s="54"/>
+      <c r="B18" s="54"/>
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="54"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.5">
+      <c r="A19" s="55"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
+    </row>
+    <row r="20" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="56"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+    </row>
+    <row r="21" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="17"/>
     </row>
-    <row r="22" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="17"/>
     </row>
-    <row r="23" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="17"/>
     </row>
-    <row r="24" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="17"/>
     </row>
-    <row r="25" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="17"/>
     </row>
-    <row r="26" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="17"/>
     </row>
-    <row r="27" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="17"/>
     </row>
-    <row r="28" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="29" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="30" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="31" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="32" spans="1:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
     </row>
-    <row r="33" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
     </row>
-    <row r="34" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
     </row>
-    <row r="35" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
     </row>
-    <row r="36" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
     </row>
-    <row r="37" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
     </row>
-    <row r="38" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
     </row>
-    <row r="39" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
     </row>
-    <row r="40" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
     </row>
-    <row r="41" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
     </row>
-    <row r="42" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
     </row>
-    <row r="43" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:5" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
-    </row>
-[...329 lines deleted...]
-      <c r="F43" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A6:A15"/>
     <mergeCell ref="D2:D3"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;F&amp;R&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99287CEE-D202-4BA8-BCDB-4A562EAC0E59}">
+  <sheetPr>
+    <tabColor theme="8" tint="0.79998168889431442"/>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G43"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A23" sqref="A23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.75" x14ac:dyDescent="0.5"/>
+  <cols>
+    <col min="1" max="1" width="62.33203125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="24.86328125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="33.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="39.1328125" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.33203125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="19" customFormat="1" ht="34.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="63" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="69" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" s="77"/>
+      <c r="D1" s="76" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+    </row>
+    <row r="2" spans="1:7" s="20" customFormat="1" ht="20.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+    </row>
+    <row r="3" spans="1:7" s="26" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="99" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="77"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+    </row>
+    <row r="4" spans="1:7" s="24" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="99"/>
+      <c r="B4" s="68" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" s="75"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+    </row>
+    <row r="5" spans="1:7" s="24" customFormat="1" ht="17.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="29"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+    </row>
+    <row r="6" spans="1:7" s="21" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="98" t="s">
+        <v>53</v>
+      </c>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+    </row>
+    <row r="7" spans="1:7" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="98"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+    </row>
+    <row r="8" spans="1:7" s="21" customFormat="1" ht="23" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="98"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="51"/>
+    </row>
+    <row r="9" spans="1:7" s="21" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="98"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+    </row>
+    <row r="10" spans="1:7" s="26" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A10" s="98"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="59"/>
+    </row>
+    <row r="11" spans="1:7" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="98"/>
+      <c r="D11" s="51"/>
+      <c r="E11" s="51"/>
+      <c r="F11" s="51"/>
+      <c r="G11" s="51"/>
+    </row>
+    <row r="12" spans="1:7" s="21" customFormat="1" ht="23.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="98"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="51"/>
+    </row>
+    <row r="13" spans="1:7" s="21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="98"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="51"/>
+      <c r="F13" s="51"/>
+      <c r="G13" s="51"/>
+    </row>
+    <row r="14" spans="1:7" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="98"/>
+      <c r="B14"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+    </row>
+    <row r="15" spans="1:7" s="21" customFormat="1" ht="52.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="98"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="51"/>
+      <c r="F15" s="51"/>
+      <c r="G15" s="51"/>
+    </row>
+    <row r="16" spans="1:7" s="21" customFormat="1" ht="21.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="51"/>
+      <c r="B16" s="51"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A17" s="52"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+    </row>
+    <row r="18" spans="1:7" s="22" customFormat="1" ht="13.9" x14ac:dyDescent="0.4">
+      <c r="A18" s="54"/>
+      <c r="B18" s="54"/>
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="54"/>
+      <c r="G18" s="54"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.5">
+      <c r="A19" s="55"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="53"/>
+      <c r="G19" s="53"/>
+    </row>
+    <row r="20" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="56"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="53"/>
+      <c r="G20" s="53"/>
+    </row>
+    <row r="21" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="17"/>
+    </row>
+    <row r="22" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="17"/>
+    </row>
+    <row r="23" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="17"/>
+    </row>
+    <row r="24" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="17"/>
+    </row>
+    <row r="25" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="17"/>
+    </row>
+    <row r="26" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="17"/>
+    </row>
+    <row r="27" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="17"/>
+    </row>
+    <row r="28" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="29" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="30" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="31" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="32" spans="1:7" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B32" s="1"/>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
+    </row>
+    <row r="33" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B33" s="1"/>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+    </row>
+    <row r="34" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B34" s="1"/>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+    </row>
+    <row r="35" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B35" s="1"/>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+    </row>
+    <row r="36" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+    </row>
+    <row r="37" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+    </row>
+    <row r="38" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B38" s="1"/>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+    </row>
+    <row r="39" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B39" s="1"/>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
+    </row>
+    <row r="40" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B40" s="1"/>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1"/>
+    </row>
+    <row r="41" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B41" s="1"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+    </row>
+    <row r="42" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+    </row>
+    <row r="43" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B43" s="1"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A6:A15"/>
+    <mergeCell ref="D2:D3"/>
+  </mergeCells>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;F&amp;R&amp;D</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79EAFF4F-6324-466B-A80D-B4C24A5B807A}">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G1" sqref="G1"/>
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.75" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="62.33203125" style="18" customWidth="1"/>
-    <col min="2" max="2" width="24.88671875" style="1" customWidth="1"/>
-    <col min="3" max="3" width="33.5546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24.86328125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="33.53125" style="1" customWidth="1"/>
     <col min="4" max="4" width="41.6640625" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="19" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="67" t="s">
+    <row r="1" spans="1:6" s="19" customFormat="1" ht="34.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="74" t="s">
+      <c r="B1" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="83"/>
-[...7 lines deleted...]
-      <c r="A2" s="25" t="s">
+      <c r="C1" s="77"/>
+      <c r="D1" s="76" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+    </row>
+    <row r="2" spans="1:6" s="20" customFormat="1" ht="20.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="73" t="s">
+      <c r="B2" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+    </row>
+    <row r="3" spans="1:6" s="26" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="101" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="77"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+    </row>
+    <row r="4" spans="1:6" s="24" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="101"/>
+      <c r="B4" s="68" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="78" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="84" t="s">
-[...41 lines deleted...]
-      <c r="A6" s="23" t="s">
+      <c r="D4" s="75"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+    </row>
+    <row r="5" spans="1:6" s="24" customFormat="1" ht="17.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="29"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+    </row>
+    <row r="6" spans="1:6" s="21" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="85" t="s">
         <v>13</v>
       </c>
-      <c r="D6" s="55"/>
-[...4 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+    </row>
+    <row r="7" spans="1:6" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="55"/>
-[...4 lines deleted...]
-      <c r="A8" s="26" t="s">
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+    </row>
+    <row r="8" spans="1:6" s="21" customFormat="1" ht="23" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="55"/>
-[...36 lines deleted...]
-      <c r="A14" s="101"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+    </row>
+    <row r="9" spans="1:6" s="21" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="98" t="s">
+        <v>52</v>
+      </c>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+    </row>
+    <row r="10" spans="1:6" s="26" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A10" s="98"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="59"/>
+    </row>
+    <row r="11" spans="1:6" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="98"/>
+      <c r="D11" s="51"/>
+      <c r="E11" s="51"/>
+      <c r="F11" s="51"/>
+    </row>
+    <row r="12" spans="1:6" s="21" customFormat="1" ht="23.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="98"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="51"/>
+    </row>
+    <row r="13" spans="1:6" s="21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="98"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="51"/>
+      <c r="F13" s="51"/>
+    </row>
+    <row r="14" spans="1:6" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="98"/>
       <c r="B14"/>
-      <c r="D14" s="55"/>
-[...44 lines deleted...]
-    <row r="21" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+    </row>
+    <row r="15" spans="1:6" s="21" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="98"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="51"/>
+      <c r="F15" s="51"/>
+    </row>
+    <row r="16" spans="1:6" s="21" customFormat="1" ht="21.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="51"/>
+      <c r="B16" s="51"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A17" s="52"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+    </row>
+    <row r="18" spans="1:6" s="22" customFormat="1" ht="13.9" x14ac:dyDescent="0.4">
+      <c r="A18" s="54"/>
+      <c r="B18" s="54"/>
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="54"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A19" s="55"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="53"/>
+    </row>
+    <row r="20" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="25"/>
+    </row>
+    <row r="21" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="17"/>
     </row>
-    <row r="22" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="17"/>
     </row>
-    <row r="23" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="17"/>
     </row>
-    <row r="24" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="17"/>
     </row>
-    <row r="25" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="17"/>
     </row>
-    <row r="26" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="17"/>
     </row>
-    <row r="27" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="17"/>
     </row>
-    <row r="28" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="29" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="30" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="31" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="32" spans="1:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
     </row>
-    <row r="33" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
     </row>
-    <row r="34" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
     </row>
-    <row r="35" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
     </row>
-    <row r="36" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
     </row>
-    <row r="37" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
     </row>
-    <row r="38" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
     </row>
-    <row r="39" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
     </row>
-    <row r="40" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
     </row>
-    <row r="41" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
     </row>
-    <row r="42" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
     </row>
-    <row r="43" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:6" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A9:A15"/>
     <mergeCell ref="D2:D3"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;F&amp;R&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B799739-623B-48A0-BE2A-D9981E6E97F0}">
   <sheetPr>
     <tabColor theme="9" tint="0.79998168889431442"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F52"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.75" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="62.109375" style="18" customWidth="1"/>
+    <col min="1" max="1" width="62.1328125" style="18" customWidth="1"/>
     <col min="2" max="2" width="25" style="1" customWidth="1"/>
-    <col min="3" max="3" width="33.88671875" style="1" customWidth="1"/>
-    <col min="4" max="4" width="42.5546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="33.86328125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="42.53125" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="19" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="67" t="s">
+    <row r="1" spans="1:6" s="19" customFormat="1" ht="34.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="74" t="s">
+      <c r="B1" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="83"/>
-[...7 lines deleted...]
-      <c r="A2" s="25" t="s">
+      <c r="C1" s="77"/>
+      <c r="D1" s="76" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+    </row>
+    <row r="2" spans="1:6" s="20" customFormat="1" ht="20.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="73" t="s">
+      <c r="B2" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+    </row>
+    <row r="3" spans="1:6" s="26" customFormat="1" ht="26.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="99" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="77"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+    </row>
+    <row r="4" spans="1:6" s="24" customFormat="1" ht="21.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="99"/>
+      <c r="B4" s="68" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="78" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="84" t="s">
-[...67 lines deleted...]
-      <c r="A10" s="96"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+    </row>
+    <row r="5" spans="1:6" s="24" customFormat="1" ht="17.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="29"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+    </row>
+    <row r="6" spans="1:6" s="21" customFormat="1" ht="39.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="98" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+    </row>
+    <row r="7" spans="1:6" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="98"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+    </row>
+    <row r="8" spans="1:6" s="21" customFormat="1" ht="23" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="98"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+    </row>
+    <row r="9" spans="1:6" s="21" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="98"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+    </row>
+    <row r="10" spans="1:6" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="98"/>
       <c r="B10"/>
-      <c r="D10" s="55"/>
-[...28 lines deleted...]
-      <c r="A15" s="96"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+    </row>
+    <row r="11" spans="1:6" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="98"/>
+      <c r="D11" s="51"/>
+      <c r="E11" s="51"/>
+      <c r="F11" s="51"/>
+    </row>
+    <row r="12" spans="1:6" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="98"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="51"/>
+    </row>
+    <row r="13" spans="1:6" s="21" customFormat="1" ht="23.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="98"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="51"/>
+      <c r="F13" s="51"/>
+    </row>
+    <row r="14" spans="1:6" s="21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="98"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+    </row>
+    <row r="15" spans="1:6" s="21" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="98"/>
       <c r="B15"/>
-      <c r="D15" s="55"/>
-[...41 lines deleted...]
-    <row r="21" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D15" s="51"/>
+      <c r="E15" s="51"/>
+      <c r="F15" s="51"/>
+    </row>
+    <row r="16" spans="1:6" s="21" customFormat="1" ht="36.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="98"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+    </row>
+    <row r="17" spans="1:6" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="52"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+      <c r="F17" s="61"/>
+    </row>
+    <row r="18" spans="1:6" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="52"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="61"/>
+      <c r="D18" s="61"/>
+      <c r="E18" s="61"/>
+      <c r="F18" s="61"/>
+    </row>
+    <row r="19" spans="1:6" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A19" s="62"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+    </row>
+    <row r="20" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="52"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="53"/>
+    </row>
+    <row r="21" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="17"/>
     </row>
-    <row r="22" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="17"/>
     </row>
-    <row r="23" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="17"/>
     </row>
-    <row r="24" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="17"/>
     </row>
-    <row r="25" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="17"/>
     </row>
-    <row r="26" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="17"/>
     </row>
-    <row r="27" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="17"/>
     </row>
-    <row r="28" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="17"/>
     </row>
-    <row r="29" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="17"/>
     </row>
-    <row r="31" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="17"/>
     </row>
-    <row r="32" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="17"/>
     </row>
-    <row r="33" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="17"/>
     </row>
-    <row r="34" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="17"/>
     </row>
-    <row r="35" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="17"/>
     </row>
-    <row r="36" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="17"/>
     </row>
-    <row r="37" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.3"/>
-[...14 lines deleted...]
-    <row r="52" ht="18" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="37" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="38" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="39" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="40" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="41" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="42" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="43" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="44" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="45" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="46" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="47" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="48" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="49" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="50" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="51" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
+    <row r="52" ht="18" customHeight="1" x14ac:dyDescent="0.5"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A6:A16"/>
     <mergeCell ref="D2:D3"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;F&amp;R&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6f75f480-7803-4ee9-bb54-84d0635fdbe7}" enabled="1" method="Privileged" siteId="{38ae3bcd-9579-4fd4-adda-b42e1495d55a}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>✅ 1-Steckbrief</vt:lpstr>
+      <vt:lpstr>Beispiel</vt:lpstr>
       <vt:lpstr>🔒 2-Aufgaben</vt:lpstr>
       <vt:lpstr>🔒 3-Ablauf</vt:lpstr>
       <vt:lpstr>🔒 4-Stakeholder</vt:lpstr>
       <vt:lpstr>🔒 5-Risiken</vt:lpstr>
       <vt:lpstr>🔒 6-Status</vt:lpstr>
       <vt:lpstr>🔒 7-LOP</vt:lpstr>
       <vt:lpstr>'✅ 1-Steckbrief'!Print_Area</vt:lpstr>
+      <vt:lpstr>Beispiel!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Skilltastic.online</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>1-Tages-Projektplan VORLAGE</dc:title>
+  <dc:title>Projektleitung mit Excel STARTER VORLAGE</dc:title>
   <dc:subject/>
   <dc:creator>Thomas Ripplinger Digitale Services</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Document_Confidentiality">
     <vt:lpwstr>Restricted</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6f75f480-7803-4ee9-bb54-84d0635fdbe7_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6f75f480-7803-4ee9-bb54-84d0635fdbe7_SetDate">
     <vt:lpwstr>2023-08-01T05:19:13Z</vt:lpwstr>
   </property>